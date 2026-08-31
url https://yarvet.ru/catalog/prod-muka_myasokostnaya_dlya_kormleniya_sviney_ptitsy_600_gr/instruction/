--- v0 (2026-04-14)
+++ v1 (2026-08-31)
@@ -1,1238 +1,1474 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+    <w:p w14:paraId="5544765F">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="4FA886"/>
-[...7 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Мясокостная мука</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t> - натуральная белково-минеральная добавка, применяемая в кормлении сельскохозяйственных животных и птицы. Введение мясокостной муки в рацион практикуется за счёт высокого содержания ценных витаминов и минеральных веществ, необходимых для роста, развития и продуктивности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B83377">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Продукт отличается богатым минеральным составом (примерные показатели): кальций - около 14%, фосфор - до 7%, калий - около 1,5%, магний - 0,18%, сера - 0,25%. Такое соотношение элементов положительно влияет на формирование костной ткани, обмен веществ и работу сердечно-сосудистой системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BF15AD">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Среди витаминов лидирует витамин B4 - до 2000 мг на 1 кг продукта. Также в составе присутствуют витамины группы B (B5, B12, B2, B3, B1) и витамин E. Каротин и витамин D в составе не обнаружены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE39DCC">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Мясокостная мука подходит для кормления крупного и мелкого рогатого скота, свиней, лошадей, а также птицы всех видов. Использование добавки позволяет сократить затраты на корм без потери качества и добиться стабильных результатов в хозяйстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3124170D">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="450" w:beforeAutospacing="0" w:after="450" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="4FA886"/>
-[...10 lines deleted...]
-    <w:p>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ПРЕИМУЩЕСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E13D03F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="450" w:afterAutospacing="0" w:line="405" w:lineRule="atLeast"/>
+        <w:pBdr>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:szCs w:val="27"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
-[...4 lines deleted...]
-    <w:p>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Ускоряет рост и развитие молодняка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0385E585">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="450" w:afterAutospacing="0" w:line="405" w:lineRule="atLeast"/>
+        <w:pBdr>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:szCs w:val="27"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
-[...4 lines deleted...]
-    <w:p>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Повышает суточные удои у КРС и МРС</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE5BACF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="450" w:afterAutospacing="0" w:line="405" w:lineRule="atLeast"/>
+        <w:pBdr>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:szCs w:val="27"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
-[...4 lines deleted...]
-    <w:p>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Увеличивает жирность молока</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6B813D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="450" w:afterAutospacing="0" w:line="405" w:lineRule="atLeast"/>
+        <w:pBdr>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:szCs w:val="27"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
-[...4 lines deleted...]
-    <w:p>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Улучшает качество мясной продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C63211">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="450" w:afterAutospacing="0" w:line="405" w:lineRule="atLeast"/>
+        <w:pBdr>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:szCs w:val="27"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
-[...4 lines deleted...]
-    <w:p>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Способствует увеличению массы тела животных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDBE15D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="0" w:line="405" w:lineRule="atLeast"/>
+        <w:pBdr>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:szCs w:val="27"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Повышает яйценоскость и качество мяса птицы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E4D153">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="420" w:beforeAutospacing="0" w:after="450" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
-[...61 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>СОСТАВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD4F41E">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Продукт переработки мясного и костного сырья животного происхождения. Содержит белок, кальций, фосфор, калий, магний, серу, витамины группы B и витамин E.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A26A168">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="450" w:beforeAutospacing="0" w:after="450" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
-[...33 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>СВОЙСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8F8D1A">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Мясокостная мука восполняет дефицит минеральных веществ и витаминов, улучшает обмен веществ, укрепляет костную систему, способствует повышению продуктивности и общего состояния животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A381E94">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="450" w:beforeAutospacing="0" w:after="450" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
-[...61 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>СПОСОБ ПРИМЕНЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0802EA06">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Мясокостную муку вводят в рацион только в смеси с основными кормами (сено, зерно, отруби). В чистом виде продукт может поедаться неохотно, поэтому приучение проводят постепенно в течение 5–7 дней, увеличивая дозировку с 10 до 100 г в сутки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD0EAF2">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Рекомендуемые нормы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>— птица: 3–5% от массы корма;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:fill="FAFAFA"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>— свиньи и МРС: 5–7%;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
-[...247 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsia="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>— КРС и лошади: 12–15%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBBCD44">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="450" w:beforeAutospacing="0" w:after="450" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
-          <w:color w:val="000000"/>
-[...321 lines deleted...]
-    </w:p>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ПРИМЕНЕНИЕ В КАЧЕСТВЕ УДОБРЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECF274F">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Мясокостная мука может использоваться как органическое удобрение. Попадая в почву, она постепенно высвобождает фосфор и кальций, улучшая структуру грунта и делая его более рыхлым и воздухопроницаемым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F13038">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Фосфор способствует развитию корневой системы растений, улучшает цветение и плодоношение. Продукт является экологически безопасной альтернативой химическим удобрениям и значительно повышает урожайность овощных, ягодных культур и плодовых деревьев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5552FB48">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="450" w:beforeAutospacing="0" w:after="450" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ОСОБЫЕ УКАЗАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BFA41F">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Использовать строго в рекомендуемых дозировках. Не применять в качестве единственного источника питания. Хранить отдельно от пищевых продуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFDE056">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="450" w:beforeAutospacing="0" w:after="450" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>СРОК ГОДНОСТИ И ХРАНЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2B642B">
+      <w:pPr>
+        <w:pStyle w:val="6"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:shd w:val="clear" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Хранить в сухом, прохладном, хорошо проветриваемом помещении, защищённом от влаги и прямых солнечных лучей. Срок годности - 6 месяцев со дня изготовления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A68C4E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68BF0E67"/>
+    <w:nsid w:val="D5DAD77C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="68BF0E67"/>
+    <w:tmpl w:val="D5DAD77C"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
@@ -1342,79 +1578,79 @@
     <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
-    <w:doNotUseIndentAsNumberingTabStop/>
-    <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00000000"/>
-    <w:rsid w:val="69B232AE"/>
+    <w:rsidRoot w:val="13591A72"/>
+    <w:rsid w:val="13591A72"/>
+    <w:rsid w:val="4A7A288A"/>
+    <w:rsid w:val="7D754D6F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
@@ -1494,62 +1730,62 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 1"/>
@@ -1562,88 +1798,122 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Contemporary"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Elegant"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Professional"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Theme"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 4"/>
+    <w:next w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:hint="eastAsia" w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun" w:cs="SimSun"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="3">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="3">
+  <w:style w:type="table" w:default="1" w:styleId="4">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="Normal (Web)"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:before="0" w:beforeAutospacing="1" w:after="0" w:afterAutospacing="1"/>
       <w:ind w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1857,78 +2127,62 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
-  <Application>WPS Office_11.2.0.10223_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <Application>WPS Office_12.2.0.23202_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>larina</dc:creator>
+  <dc:creator>nv.larina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>1049-11.2.0.10223</vt:lpwstr>
+    <vt:lpwstr>1049-12.2.0.23202</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>B4939768CD5F415DA16D8DD4802BBFD3_11</vt:lpwstr>
   </property>
 </Properties>
 </file>